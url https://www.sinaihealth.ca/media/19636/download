--- v0 (2025-10-08)
+++ v1 (2026-04-27)
@@ -5,567 +5,567 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="46265FC7" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="008C150B" w:rsidP="000211C0">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="493534D4" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="008C150B" w:rsidP="000211C0">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A64653A" wp14:editId="088C3B04">
             <wp:extent cx="2667000" cy="647330"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="2" name="Picture 2" descr="https://www.mountsinai.on.ca/logo.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="https://www.mountsinai.on.ca/logo.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2699644" cy="655253"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="003E1B52" w:rsidRPr="00D32919" w:rsidRDefault="003E1B52">
+    </w:p>
+    <w:p w14:paraId="19387333" w14:textId="77777777" w:rsidR="003E1B52" w:rsidRPr="00D32919" w:rsidRDefault="003E1B52">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="25A81843" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONSENT TO PARTICIPATE IN A RESEARCH STUDY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="3CB786AD" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance: If this consent form is for a particular sub-group within the study (e.g. healthy controls) add the group name here.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="67B6677F" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BAD6C5F" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>{Enter the full title of study, exactly as it appears on the Protocol. Add protocol number if applicable.}</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="27234E4E" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="107FDF5B" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investigator</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>{Enter the name with title and telephone number of the Principal Investigator.}</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="14A85172" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="18493C69" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Co-Investigators</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>{Enter the name(s) with title(s) of Co-Investigators if applicable.}</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="4C9F5240" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="17232D61" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>24 Hour Phone Number</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>{Enter telephone number where participants can reach study staff 24 hours a day if there if necessary [e.g. blinded study].}</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="3B90AAB2" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="37F13AF1" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sponsor</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>{Enter name of all sponsor(s), including funding sources and drug suppliers.}</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="3C6F05F2" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A9060E" w:rsidRPr="00A9060E" w:rsidRDefault="00A9060E">
+    <w:p w14:paraId="0A43D8F4" w14:textId="77777777" w:rsidR="00A9060E" w:rsidRPr="00A9060E" w:rsidRDefault="00A9060E">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="67E6B96B" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1964213B" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="315B825E" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This section should only contain </w:t>
       </w:r>
       <w:r w:rsidR="00B726DC" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the following standard MSH</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> wording.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1EA510E4" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D85ABE8" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You are being asked to take part in a research study. Please read this explanation about the study and its risks and benefits before you decide if you would like to take part. You should take as much time as you need to make your decision. You should ask the study doctor or study staff to explain anything that you do not understand and make sure that all of your questions have been answered before signing this consent form. Before you make your decision, feel free to talk about this study with anyone you wish. Participation in this study is voluntary.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="4C20BC25" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1EDEC19E" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Background and Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="62B68CA2" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103E1293" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -574,185 +574,185 @@
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the primary reason for the study and draft a paragraph that provides basic information about it. Define any concepts that may not be well understood outside of the research setting (e.g. efficacy). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Samples of the type of detail that should be included in the purpose can be found in the bulleted sentences below. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="385B3E36" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Sample Language for a Clinical Trial]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1F6E68EC" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BBEE43" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You have been asked to take part in this research study because you {e.g. have Type 2 Diabetes}. [Be as specific as possible. Do not list inclusion/exclusion criteria].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="69B079F2" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Usually this condition is treated with/by {Insert usual standard of care}.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="3243318D" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The problem with/limits of this regular treatment is/are {Explain limitations}.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="56D0B2A2" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This study will look at {Insert name of study intervention} as an {new/safer/cheaper} option to {e.g. treat your diabetes}. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1F61C479" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The {study drug/device} used in this study has not been approved for use by Health Canada but is approved for use in this research study. This is why {study drug /device} is considered an experimental {study drug/device}. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="04BB24B6" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>About {“x”</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
@@ -788,145 +788,145 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">} will come from </w:t>
       </w:r>
       <w:r w:rsidR="00B726DC" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mount Sinai Hospital.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1A7C09ED" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2395783B" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sample Language for a Natural</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> History and Qualitative Research Study]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="38322C93" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E4E5A1" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You have been asked to take part in this research study because {clearly state the hypothesis of this study} and you have been involved in/are affected by {define that which makes this person a good candidate for the study}.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="234A56B6" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>While we know {summary of the body of knowledge so far}, it is not clear if {be specific about the gaps in knowledge that the research intends to fill}.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="75ED5C74" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>About {“x”</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
@@ -970,4274 +970,4331 @@
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>} will come from</w:t>
       </w:r>
       <w:r w:rsidR="00B726DC" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mount Sinai Hospital</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="2E00D444" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="70DBED92" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Study Design</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A9060E" w:rsidRPr="00D32919" w:rsidRDefault="00A9060E" w:rsidP="00FF4DDD"/>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00FF4DDD" w:rsidRDefault="00E52C9C" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="4035F512" w14:textId="77777777" w:rsidR="00A9060E" w:rsidRPr="00D32919" w:rsidRDefault="00A9060E" w:rsidP="00FF4DDD"/>
+    <w:p w14:paraId="71079744" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00FF4DDD" w:rsidRDefault="00E52C9C" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance: Describe the approach to conducting this research study including if it is randomized, blinded, multi-centre, if a wash-out is required, and other details as appropriate. If subjects are to be randomized to 2 or more conditions, the chance of being in any 1 condition needs to be clearly specified by ratio and/or percentage (e.g., 50:50, 1 in 2, 33% [1 in 3], etc.) It might also be specified if the chance of receiving study drug is different from the chance of being in a condition – for instance, if there are 5 conditions, the chance of being in 1 condition is 1 in 5 but if 4 of the conditions involve study drugs then the chance of receiving study drug is 4 in 5. If a placebo condition is used, participants should clearly understand that they may not receive any study drug or that they may not receive any medication. See the sample explanations below and use them in your consent form if applicable. As reminder, be sure to describe details in plain language. Include all that apply and add any additional information as necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="4B4302D7" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="64D0C4C0" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This study compares the study drug with a placebo. A placebo looks just like {the study drug} but contains no active medication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="3818E101" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="2D7CA261" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Whether you get the study drug or the placebo will be decided randomly (by chance) like flipping a coin or rolling dice. The number of people getting study drug will be {“x” number} and the number of people getting placebo will be {“y” number}. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="216E33DD" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1BC869D9" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This study will be blinded. This means that you will not be told whether you are on {the study drug/intervention} or on {the placebo/ study drug/intervention} until the study is finished.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="72916506" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="4EDD840D" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This study will be double-blinded. This means that neither you or the study team will not know whether you are on {the study drug/ intervention} or on {the placebo/ study drug/intervention} until the study is finished. This information can be found out at any time in case of an emergency. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="231FBDB7" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="13BDEAE7" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You will be in this study for {duration of participation}.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="77E95617" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="4D9896B5" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There will be {“x” number} of visits during the study. Most visits will last for {“x” minutes/hours}, though some may be as long as {indicate time length as it applies to the study – eg. for Infusion studies}.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="71DA7C63" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E2CB9D" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Study Visits and Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="48AA245F" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42421E4A" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance: Name each procedure that the participant will be involved in and explain each one in lay terms.Verify that the consent form and protocol are consistent. It is helpful to include the purpose of the visit and separate the phases of the study under specific headings (e.g. Screening, Baseline, Randomization, Follow-up, etc.). Include how long each visit and procedure will take. If similar tests are done on multiple visits, try to minimize redundancy by grouping visits together, e.g. “on Visits 1, 2, 4, 6, and 10 the following tests will be done”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="7D90C52F" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="35E9A724" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following items should also be considered in this section:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="5FBDEEB6" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Describe all tests, measures, questionnaires, procedures, interventions, or treatments, that are outlined in the research protocol. Repeated explanations/definitions is usually not necessary so only define/explain at first instance.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="147BA5C5" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Make the distinction between research-related procedures and standard-of-care procedures clear. The consent should focus on research-related procedures and discuss standard-of-care where necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="66932E63" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Describe the type of information that  will be asked in the questionnaires. If responses to the questions are of a sensitive nature, e.g. HIV, illicit drug screen, depression testing, pregnancy, the subject should be forewarned and a sample of the type of question should be provided.  If the response necessitates further action, describe what will happen (e.g. Report to public health, refer for counseling, etc). Subjects should also be told they can refuse to answer any questions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="3767722B" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1693AC2C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Sample Language for Study Visits]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="3A40D193" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B4DA14" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Screening: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The first study visit will be a screening visit. The following will take place at this visit:…</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="2C1F1DC3" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9060E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>The results of the tests/questions at the screening visit help the researchers to decide whether you can continue in this study. Some of these tests are part of standard of care while some are being done solely for the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="40C59C47" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="780932D8" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Baseline: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The study team needs to find out about your {eg. Type 2 Diabetes} before you begin taking {study drug/intervention} so they can see how well {the study drug/intervention} works.  This is called the Baseline visit. The results of the tests/questions at the b</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aseline</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> visit help the researchers to decide whether you can continue in this study. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="13F08D9F" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E75B7B3" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Choose one of the following]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="55150493" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In this study this will happen at the same time as the Screening visit.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="225D5E3C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In this study this will happen at the visit when {the study drug/intervention} begins.\In this study this is a separate visit before you begin {the study drug/intervention}.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="72F4EDAC" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following will take place at this visit:…</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="394EE36F" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2277EE38" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Randomization</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: [</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe visit. Refer to guidelines and examples shown above]. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="6DFAAC76" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="44B72E11" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Study Visit “x”: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe visit. Refer to guidelines and examples shown above]. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="426F1E1D" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE31381" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>[Sample Language for Study Procedures]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="117014F5" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="13E0AD5C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eg. ECG: Electrocardiogram. In this test patches attached by wires to a machine will be put on your chest, so that the machine can record the pattern of your heart beats. In some cases we may need to trim or shave your body hair.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="2D67584C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B32616" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eg. Focus Group: A group of 10 people will meet together in a room to talk about {general discussion topic}. This meeting will take about an hour.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="23C908F7" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72699FA7" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eg</w:t>
       </w:r>
       <w:r w:rsidR="00B9423B" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Blood draw: [State volume and purpose of blood tests]. You will have {“x number of} tubes of blood drawn {about “X” number of tablespoons/mls} to check blood counts and liver function.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9423B" w:rsidRDefault="00B9423B">
-[...8 lines deleted...]
-    <w:p w:rsidR="00DE1131" w:rsidRDefault="00DE1131">
+    <w:p w14:paraId="591EC526" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRDefault="00B9423B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7E29D6" w14:textId="77777777" w:rsidR="00DE1131" w:rsidRDefault="00DE1131">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[For studies involving sample collection, describe who will be informed of the results of the testing. For example:]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE1131" w:rsidRDefault="00DE1131">
-[...8 lines deleted...]
-    <w:p w:rsidR="00DE1131" w:rsidRPr="00FF4DDD" w:rsidRDefault="00DE1131" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="5F17A0DA" w14:textId="77777777" w:rsidR="00DE1131" w:rsidRDefault="00DE1131">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2882A82F" w14:textId="77777777" w:rsidR="00DE1131" w:rsidRPr="00FF4DDD" w:rsidRDefault="00DE1131" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Reports about any research tests done with your samples will not be given to you, the study doctor(s) or study staff, your doctor, or other health care provider(s). These reports will not be put in your medical records.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE1131" w:rsidRDefault="00DE1131" w:rsidP="00FF4DDD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00DE1131" w:rsidRDefault="00DE1131" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="377AD683" w14:textId="77777777" w:rsidR="00DE1131" w:rsidRDefault="00DE1131" w:rsidP="00FF4DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E842558" w14:textId="77777777" w:rsidR="00DE1131" w:rsidRDefault="00DE1131" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Or</w:t>
       </w:r>
       <w:r w:rsidR="007A36B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, if results will be made available:]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A36B8" w:rsidRPr="00FF4DDD" w:rsidRDefault="007A36B8" w:rsidP="00FF4DDD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00DE1131" w:rsidRPr="00FF4DDD" w:rsidRDefault="00DE1131" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="2E99A54B" w14:textId="77777777" w:rsidR="007A36B8" w:rsidRPr="00FF4DDD" w:rsidRDefault="007A36B8" w:rsidP="00FF4DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5766FFB1" w14:textId="77777777" w:rsidR="00DE1131" w:rsidRPr="00FF4DDD" w:rsidRDefault="00DE1131" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reports about research tests done with your samples will be given to the study doctor(s).  If you would like to learn the results of this research, please let them know.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE1131" w:rsidRPr="00A9060E" w:rsidRDefault="00DE1131">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00A9060E" w:rsidRDefault="00B9423B">
+    <w:p w14:paraId="256C1427" w14:textId="77777777" w:rsidR="00DE1131" w:rsidRPr="00A9060E" w:rsidRDefault="00DE1131">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4DD065" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00A9060E" w:rsidRDefault="00B9423B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[For studies involving genetic testing:]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00A9060E" w:rsidRDefault="00B9423B">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="4A407D52" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00A9060E" w:rsidRDefault="00B9423B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27148955" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This study involves genetic testing. Researchers will be looking at your genes (DNA).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="59E553D9" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DCEA118" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hereditary genetic testing (to look at whether specify condition runs in families) {will not/will/may} be done on these samples.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00A9060E" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="0B06F9D4" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25AAE0E8" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00A9060E" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[Include if applicable (i.e., sequencing of a human germline or somatic specimen with the intent to generate the genome or exome sequence of that specimen):]  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="2782E22D" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632B8D2C" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The study {will/may} involve whole genome sequencing. Whole genome sequencing is the analysis of the complete set of genetic instructions in a cell. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="18D3AD00" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA08E94" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Every person has their own unique set of genes or ‘genome’. Sometimes there are differences between individuals, but these differences are very small.  The reason this is important is because these results might contain information (for example, an inherited genetic disease) that could impact you or your biological (blood) relatives.  When you donate your genetic information or materials you are sharing information about yourself, and it can be used to identify these relatives.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="298A725F" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F527F9A" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Even with protections in place, there is a risk that your information could be released by accident. Advances in technology could also increase the risk that your genetic samples and results could be linked back to you or your relatives.  There is no way to predict what effects such an information loss would have. For example, if an insurer, a current or future employer, or law enforcement were to learn </w:t>
       </w:r>
       <w:r w:rsidR="008A00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">about </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your genetic code it could result in loss of privacy and to possible future discrimination in employment or insurance against you or your relatives. Even though this risk is unlikely, we think you should be aware.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="5AF60FA9" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC3A2A2" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You will {be given the choice/not given the choice} to find out about genetics testing results.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="6842EB54" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A4AE47B" w14:textId="77777777" w:rsidR="00B9423B" w:rsidRPr="00FF4DDD" w:rsidRDefault="00B9423B" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you are a First Nations or an indigenous person who has contact with Elders, you may want to talk to them before you make a decision about this research study. Elders may have concerns about some research procedures including genetic testing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="562C4342" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B1D2F7D" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Calendar of Visits</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="29B3B98F" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="6EE27332" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance: Using a calendar of visits and procedures can help illustrate what is involved in the study. In chart form, list what will happen at each visit. Ensure the entire chart fits onto one page and is not separated on to two pages. Consider creating the table in excel and inserting the chart into your document.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...17 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="006A339D" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054AB7A0" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E732156" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eg. 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="41D2A5A9" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492A0E89" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Boxes marked with an X show what will happen at each visit:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="72" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="72" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2275"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1161"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E">
+      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w14:paraId="34C485B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="6D7C8086" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Visit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="5C5B7DF4" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Blood</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="3CFBDB6C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="251D99A6" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Questionnaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="7B9C3FDB" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Focus Group</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="344AAA7F" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ECG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="2F7BA061" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E">
+      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w14:paraId="53A99E3A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="724A0369" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Screening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="1C71B5C1" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="51566216" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="79FDCFF0" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="191F2440" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="5ABE5AAE" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2 hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E">
+      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w14:paraId="740F1E85" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="2D27E8D2" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Baseline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="6F1B7A48" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="0C2F0CA1" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="04042255" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="2DA5BFF1" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="4AC148B5" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1 hour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E">
+      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w14:paraId="00FC540C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="0312BB32" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Visit 1 (Week “X”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="00A42FC8" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="35C9AB21" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="14B6E68E" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="47B78697" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="66B320C0" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 min</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E">
+      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w14:paraId="25C6C869" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="6B311238" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Visit 2 (Week “X”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="5494E195" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="6E9F0471" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="657A51CB" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="20A0C492" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="52A1D720" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 min</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...17 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="56031931" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FEA5DB8" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1A2B6A" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eg. 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="20007DF7" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DED3B54" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Boxes marked with an X show what will happen at each visit: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="72" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="72" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1908"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1447"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="2070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E">
+      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w14:paraId="1422B0B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1119"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="2109F41D" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Visit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="15E6B3E9" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Screening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="4E90AE09" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Baseline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="1F71788C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Visit 1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="5F2A4E33" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Week “X”) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="7506F555" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Visit 2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="26FEB2EB" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Week “X”) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E">
+      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w14:paraId="57081B0B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="11E26A66" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="36187F95" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2 hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="64E33744" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1 hour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="7BCC181F" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="5FC65718" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 min</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E">
+      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w14:paraId="43CEF74A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="6D026157" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Blood test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="0F5D3979" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="06729BF8" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="75D637BB" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="3624FB71" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E">
+      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w14:paraId="188CCC7B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="75F1B888" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Focus Group</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="554133C3" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="416BB182" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="5B8590C1" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="2E0F35B9" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E">
+      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w14:paraId="28E9ADD2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="6C8D4F17" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ECG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="04201F58" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="5F5F1B5B" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="5EA94839" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="1F44AE91" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E">
+      <w:tr w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w14:paraId="61BB93FA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="27BE0D29" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Questionnaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="410B9664" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="74955284" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9060E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="1F8B8A24" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+          <w:p w14:paraId="473F480A" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="7428D0AF" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CDAB4DF" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reminders</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="4D59AD0C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04507DA1" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance: List important things to remember during the study. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1EF03BEB" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01376338" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is important to remember the following things during this study: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="44E5FB57" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="45E80196" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You should not eat for 12 hours before visits. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="7091B9A5" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Do not take medications before visits. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="218BED33" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Do not eat or drink grapefruit during this study. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1017738E" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ask your study team about anything that worries you.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="6EB8C0A3" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tell study staff anything about your health that has changed. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="40C313F1" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Return study medication/diaries.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="16E0DF97" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tell your study team if you change your mind about being in this study. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="4BEE71EE" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Risks Related to Being in the Study</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="15959BA5" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2780B6CD" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="0FF1903F" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Include a list of all study related side effects. Separate side effects by study drug or study intervention as appropriate. Use lay language to describe or explain.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="41377616" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Address the frequency and severity of side effects. Sometimes risks need to include side effects that have not been clearly linked to the study drug, e.g. increases and decreases in blood pressure have been noted in some patients receiving the study drug but it is not clear whether these effects are truly related to the study drug.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="07BA027C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Address reversibility of side effects, long term side-effects as applicable and any treatments, interventions or precautions that may be taken to address these risks.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="05FE1662" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Address psychological risks such as anxiety, distress, embarrassment, or feelings of sadness that may arise from questionnaires and interviews about sensitive issues (e.g. mental health, sexuality).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="7FAD5E14" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="38FF131C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This study has risks. Some of these risks we know about. There is also a possibility of risks that we do not know about and have not been seen in study subjects to date. Some can be managed. Please call the study doctor if you have any side effects even if you do not think it has anything to do with this study. The risks we know of are:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="2C8CFE1A" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="37FCF89F" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Language for Quantitative Research ONLY]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="7EDAC90B" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="2A5FB0AB" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>List frequencies/percentages in order of importance.(In some instances the drug will have only been tried on limited numbers of study subjects [e.g. less than 50] and percentages may not be appropriate due to small sample sizes.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="34096BC2" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="6877D0EF" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Study intervention 1: {“x” number of} people have taken this {drug/had this procedure}. The numbers in brackets shows how often the side-effect happened. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="57974A66" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="620E0245" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Serious: [These could be common or rare. Include percentage frequency with side-effect including an upper limit.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="4E79FB64" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="38ADFB81" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Very Common: (50-100%) [Include percentage frequency with side-effect.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="059644FB" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="70E0FEBD" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Common: (20-49%) [Include percentage frequency with side-effect.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="0299834A" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="564E4D47" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Less Common: (1-19%) [Include percentage frequency with side-effect.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="14F77AC2" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="752D2669" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rare (less than 1 in 100 people): (less than 1%) [Include percentage frequency with side-effect.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="6027845A" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="670D546C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rare but serious: allergic reaction, heart rhythm problems</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="056CAA60" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="34D0D102" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Study intervention 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="49EF130A" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Continue for Each Study intervention]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="73BA5440" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="4E3F117C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Sample language for Quantitative and Qualitative Research]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="648EB429" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="51A27B3C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>List all potential employment, social, psychological, emotional, financial, and legal risks that may occur. Explain in plain language any mitigating study interventions, or precautions that may be taken to minimize these risks.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="615E8DAD" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="036E20BC" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There are no medical risks if you take part in this study, but being in this study may make you feel uncomfortable. You may refuse to answer questions or stop the interview at any time if there is any discomfort.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="6850E350" w14:textId="77777777" w:rsidR="00B67EA1" w:rsidRDefault="00B67EA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20967722" w14:textId="3FEFB36A" w:rsidR="00B67EA1" w:rsidRDefault="00B67EA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Language to be included for all research types]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7170AC1F" w14:textId="77777777" w:rsidR="00B67EA1" w:rsidRDefault="00B67EA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F795205" w14:textId="13EC1BB6" w:rsidR="00B67EA1" w:rsidRPr="00A9060E" w:rsidRDefault="00B67EA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The study team will take precautions to protect your confidentiality. Even with protections in place, absolute confidentiality cannot be guaranteed since your information could be released by accident. Even though this risk is unlikely, we think you should be aware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EA7B94" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="6893A7D7" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Risks Related to Pregnancy </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="039AE376" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6814DF1C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is not known if the drugs used in this study affect an unborn baby or sperm. You should not become pregnant or father a child while in this study. Men and women who agree to take part in the study must use two forms of effective method of birth control including one barrier method, e.g. condom. The study doctor will tell you which birth control methods are acceptable. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="03C02CB0" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E7F048C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you do get pregnant, you should tell the study doctor. [If applicable] </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The sponsor would like your permission to follow your pregnancy until term to gather information regarding the pregnancy and the health of the infant. Should pregnancy occur, and you agree to be followed, you will be asked to sign a separate consent form.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="69DE59EE" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Benefits to Being in the Study</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="122CEF08" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DACB23" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance: Avoid overstating the benefits. When there is no intended medical benefit or personal benefit to the subject, the subject should be made aware of this.  Do not include monetary reimbursement in the benefits section. If applicable, this should be included in a separate section called “Reimbursement”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="44AFF7A0" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DBB7CE8" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This following standard </w:t>
       </w:r>
       <w:r w:rsidR="00B726DC" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MSH </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wording should be considered.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="0CB3AA93" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A37828" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You {may or may not/will not} receive {any} direct benefit from being in this study. Information learned from this study may help other people {with {your condition} in the future. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D54DE" w:rsidRPr="00A9060E" w:rsidRDefault="008D54DE">
+    <w:p w14:paraId="11457D90" w14:textId="77777777" w:rsidR="008D54DE" w:rsidRPr="00A9060E" w:rsidRDefault="008D54DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Incidental Findings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003523FF" w:rsidRPr="00D32919" w:rsidRDefault="003523FF" w:rsidP="003523FF">
-[...8 lines deleted...]
-    <w:p w:rsidR="003523FF" w:rsidRPr="00A9060E" w:rsidRDefault="003523FF" w:rsidP="003523FF">
+    <w:p w14:paraId="31EEA76C" w14:textId="77777777" w:rsidR="003523FF" w:rsidRPr="00D32919" w:rsidRDefault="003523FF" w:rsidP="003523FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B99B739" w14:textId="77777777" w:rsidR="003523FF" w:rsidRPr="00A9060E" w:rsidRDefault="003523FF" w:rsidP="003523FF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance: If incidental findings are anticipated as a result of the study, include the following section and address what information will be provided to participants.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003523FF" w:rsidRPr="00D32919" w:rsidRDefault="003523FF" w:rsidP="00FF4DDD">
-[...7 lines deleted...]
-    <w:p w:rsidR="008D54DE" w:rsidRPr="00A9060E" w:rsidRDefault="00993E0C" w:rsidP="008C32F7">
+    <w:p w14:paraId="4316C925" w14:textId="77777777" w:rsidR="003523FF" w:rsidRPr="00D32919" w:rsidRDefault="003523FF" w:rsidP="00FF4DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2F5633" w14:textId="77777777" w:rsidR="008D54DE" w:rsidRPr="00A9060E" w:rsidRDefault="00993E0C" w:rsidP="008C32F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidR="008C32F7" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5276,81 +5333,81 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not be reviewed by a doctor, or recorded in your medical history. However, a potential risk of participating in research is that investigators may discover an abnormality of uncertain significance that may impact on your health. </w:t>
       </w:r>
       <w:r w:rsidR="003523FF" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You will be given the opportunity to decide if you wish to be made aware of this information. </w:t>
       </w:r>
       <w:r w:rsidR="008C32F7" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If warranted, a physician will meet with you to discuss the findings, and provide you with a letter to take to your family physician describing the circumstances of the findings, and a recommended course of action. Your family physician may, in turn, recommend further diagnostic tests, which may then have an impact on your health and insurance.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1F0AC07D" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voluntary Participation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="7A874CB4" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="007534B9" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="339698AB" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="007534B9" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidence: </w:t>
       </w:r>
@@ -5383,136 +5440,136 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">first 2 paragraphs below; the additional information which follows </w:t>
       </w:r>
       <w:r w:rsidR="00036EDE" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>should be modified as appropriate for the nature of the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="336B9497" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41302EBC" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your participation in this study is voluntary.  You may decide not to be in this study, or to be in the study now and then change your mind later. You may leave the study at any time without affecting your {care/employment status/academic standing}. </w:t>
       </w:r>
       <w:r w:rsidR="007534B9" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You may refuse to answer any question you do not want to answer, or not answer an interview question by saying “pass”.</w:t>
       </w:r>
       <w:r w:rsidR="007534B9" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="007534B9" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="707DBFE1" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233715EC" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We will give you new information that is learned during the study that might affect your decision to stay in the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00A9060E" w:rsidRDefault="007534B9">
-[...8 lines deleted...]
-    <w:p w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="0011296F" w:rsidP="007534B9">
+    <w:p w14:paraId="1350C9E4" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00A9060E" w:rsidRDefault="007534B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D5DEA6D" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="0011296F" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your </w:t>
       </w:r>
       <w:r w:rsidR="007534B9" w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5533,839 +5590,839 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n the study may be stopped early, </w:t>
       </w:r>
       <w:r w:rsidR="007534B9" w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and without your consent, for reasons such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00A9060E" w:rsidRDefault="007534B9" w:rsidP="007534B9">
+    <w:p w14:paraId="36F70CB9" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00A9060E" w:rsidRDefault="007534B9" w:rsidP="007534B9">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00A9060E" w:rsidRDefault="007534B9" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="3EAFE6BB" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00A9060E" w:rsidRDefault="007534B9" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance: Identify reasons why participants may be taken off the study. Examples are outlined below. Include or modify bullets below as applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
+    <w:p w14:paraId="7D335F62" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0011296F" w:rsidRPr="00FF4DDD" w:rsidRDefault="0011296F" w:rsidP="007534B9">
+    <w:p w14:paraId="36DF2F6F" w14:textId="77777777" w:rsidR="0011296F" w:rsidRPr="00FF4DDD" w:rsidRDefault="0011296F" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>New information shows that the research is no longer in your best interest</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0011296F" w:rsidRPr="00FF4DDD" w:rsidRDefault="0011296F" w:rsidP="007534B9">
+    <w:p w14:paraId="2B2B807B" w14:textId="77777777" w:rsidR="0011296F" w:rsidRPr="00FF4DDD" w:rsidRDefault="0011296F" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The research team decides to stop the study</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0011296F" w:rsidRPr="00FF4DDD" w:rsidRDefault="0011296F" w:rsidP="007534B9">
+    <w:p w14:paraId="3EECA947" w14:textId="77777777" w:rsidR="0011296F" w:rsidRPr="00FF4DDD" w:rsidRDefault="0011296F" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Research Ethics Board withdraw permission for this study to continue</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
+    <w:p w14:paraId="1826E448" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The study intervention does not work for you</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
+    <w:p w14:paraId="27106FAE" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You are unable to tolerate the study intervention</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
+    <w:p w14:paraId="3C9931AA" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You are unable to complete all required study procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
+    <w:p w14:paraId="5C131D39" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The study doctor no longer feels this is the best option for you</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
+    <w:p w14:paraId="64550512" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Sponsor decides to stop the study</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
+    <w:p w14:paraId="2CB07CED" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Regulatory Authority/ies (for example, Health Canada) withdraw</w:t>
       </w:r>
       <w:r w:rsidR="008A00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> permission for this study to continue</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
+    <w:p w14:paraId="09B54D78" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your group assignment becomes known to you </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if applicable </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or others (like the study doctor or study staff) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
+    <w:p w14:paraId="0B699F02" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you plan to or become pregnant </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="0011296F" w:rsidP="007534B9">
+    <w:p w14:paraId="6E05BBDB" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="0011296F" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidR="007534B9" w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If this happens, it may mean that you would not receive the study intervention for the full period described in this consent form.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidR="007534B9" w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
+    <w:p w14:paraId="6D04C03C" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
+    <w:p w14:paraId="6A4FAB6A" w14:textId="77777777" w:rsidR="007534B9" w:rsidRPr="00FF4DDD" w:rsidRDefault="007534B9" w:rsidP="007534B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are removed from this study, the study doctor will discuss the reasons with you </w:t>
       </w:r>
       <w:r w:rsidR="0011296F" w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and plans will be made for your continued care outside of the study</w:t>
       </w:r>
       <w:r w:rsidR="0011296F" w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="0D6FF7D3" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1B8305DD" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alternatives to Being in the Study</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="0C84A935" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585C1963" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance: For non-clinical studies this section may not be necessary.  Include a disclosure of appropriate procedures or courses of treatment that may be an alternative or standard of care alternative. If the subject can receive the same medications or study intervention without participating in research this must be stated. Address palliative care or non-treatment as alternatives, where applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="6046E193" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1A48B2D9" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You do not have to join this study to receive treatment for your condition.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="7201FEA1" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following are approved medications/interventions for your condition:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="5192517C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>medication2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="754CEA92" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>medication3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="22CFCBCA" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There are also other research studies looking at other treatments for your condition.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="18C9DBD4" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You may choose not to have any treatment for your condition.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="13030685" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="761DE020" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your doctor will discuss any of these options with you. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="732C1439" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="7D10BE6C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Confidentiality</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="06662ED9" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="191FE6D1" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance: The wording below is for an industry sponsored/Health Canada registered study. Other wordings for different types of studies (e.g non-industry/non-sponsored studies) are available on the </w:t>
       </w:r>
@@ -6401,899 +6458,899 @@
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="000211C0" w:rsidRPr="00A9060E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Confidentiality template link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000211C0" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="77E6AB4D" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67469ED5" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Personal Health Information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1B4846F2" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you agree to join this study, the study doctor and his/her study team will look at your personal health information and collect only the information they need for the study. Personal health information is any information that could be used to identify you and includes your:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="3ED6652A" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">name, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="41F3DF63" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">address, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="43CDBEB8" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">date of birth, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="471A65F2" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">new or existing medical records, that includes types, dates and results of medical tests or procedures. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="5AC5CB3B" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711279DC" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The information that is collected for the study will be kept in a locked and secure area by the study doctor for </w:t>
       </w:r>
       <w:r w:rsidR="00EE5056">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5 years. Only the study team or the people or groups listed below will be allowed to look at your records. Your participation in this study also may be recorded in your medical record at this hospital. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="6CD9EE8C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA153FC" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following people may come to the hospital to look at the study records and at your personal health information to check that the information collected for the study is correct and to make sure the study followed proper laws and guidelines:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="6B1FF6BC" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The study sponsor or i</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ts representatives/partner companies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="444984CE" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Represen</w:t>
       </w:r>
       <w:r w:rsidR="00B726DC" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tatives of the Mount Sinai Hospital</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research Ethics Board.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="5378AC13" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Representatives of Health Canada, or other regulatory bodies (groups of people who oversee research studies) outside of Canada, such as the United States Food and Drug Administration.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="576E3B8E" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEF8A95" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Study Information that Does Not Identify You</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="12A4415C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Some study information will be sent outside of the hospital to the Sponsor. Any information about you that is sent out of the hospital will have a code and will not show your name or address, or any information that directly identifies you. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="426C27FC" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A46C5EA" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Sponsor may use the study information and share it with its partner companies or with national and international regulatory agencies to help answer the study question, to get approval to sell {insert study drug name/intervention}, to develop future studies on this product or for research related to this study. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="182373E8" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23225337" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All information collected during this study, including your personal health information, will be kept confidential and will not be shared with anyone outside the study unless required by law. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00142E9A" w:rsidRPr="00A9060E" w:rsidRDefault="00142E9A">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="76DF26D7" w14:textId="77777777" w:rsidR="00142E9A" w:rsidRPr="00A9060E" w:rsidRDefault="00142E9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E1F958" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You will not be named in any reports, publications, or presentations that may come from this study. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1D278CE6" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11550490" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you decide to leave the study, the information about you that was collected before you left the study will still be used. No new information will be collected without your permission.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
+    <w:p w14:paraId="059CB3DA" w14:textId="77777777" w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E327F" w:rsidRPr="00A9060E" w:rsidRDefault="006E327F" w:rsidP="006E327F">
+    <w:p w14:paraId="67AC53C3" w14:textId="77777777" w:rsidR="006E327F" w:rsidRPr="00A9060E" w:rsidRDefault="006E327F" w:rsidP="006E327F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Guidance: If the study involves tissue samples, describe the process for withdrawal of samples, and any limitations to the withdrawal. See the suggested text below, or revise as appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E327F" w:rsidRPr="00A9060E" w:rsidRDefault="006E327F">
-[...8 lines deleted...]
-    <w:p w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
+    <w:p w14:paraId="59164810" w14:textId="77777777" w:rsidR="006E327F" w:rsidRPr="00A9060E" w:rsidRDefault="006E327F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D7810D" w14:textId="77777777" w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you no longer want your samples to be used in this research, you should tell {specify appropriate contact role}, who will ensure the samples are {describe what will happen to samples if participant withdraws consent, e.g., returned to the hospital from which they were obtained or destroyed}.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD" w:rsidDel="00927651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
+    <w:p w14:paraId="547EB77F" w14:textId="77777777" w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
+    <w:p w14:paraId="1C5272EF" w14:textId="77777777" w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Describe any limits of the withdrawal, if applicable.  For example:]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
+    <w:p w14:paraId="220FEE9A" w14:textId="77777777" w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If tests have already been done on your sample(s) it will not be possible to withdraw those results. However, no further testing will be done. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
+    <w:p w14:paraId="58415120" w14:textId="77777777" w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
+    <w:p w14:paraId="5CD227E4" w14:textId="77777777" w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[If samples will be anonymized at a certain point]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
+    <w:p w14:paraId="05514BEB" w14:textId="77777777" w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You can request withdrawal of your specimens until </w:t>
       </w:r>
       <w:r w:rsidR="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>insert expected anonymization point</w:t>
       </w:r>
       <w:r w:rsidR="00A9060E" w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, when the samples will be made anonymous.  It won’t be possible to return samples after this because the researchers will not know which sample is yours.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
+    <w:p w14:paraId="1ADA340A" w14:textId="77777777" w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
+    <w:p w14:paraId="400B29EA" w14:textId="77777777" w:rsidR="006E327F" w:rsidRPr="00FF4DDD" w:rsidRDefault="006E327F" w:rsidP="006E327F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[State whether or not the participant may continue to participate in this main part of the study, if they withdraw these required samples.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64574" w:rsidRPr="00FF4DDD" w:rsidRDefault="00D64574" w:rsidP="00D64574">
+    <w:p w14:paraId="0753DE63" w14:textId="77777777" w:rsidR="00D64574" w:rsidRPr="00FF4DDD" w:rsidRDefault="00D64574" w:rsidP="00D64574">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D64574" w:rsidRPr="00A9060E" w:rsidRDefault="00D64574" w:rsidP="00D64574">
+    <w:p w14:paraId="3787306A" w14:textId="77777777" w:rsidR="00D64574" w:rsidRPr="00A9060E" w:rsidRDefault="00D64574" w:rsidP="00D64574">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Guidance: If the study involves the use of email, the following language should be added.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64574" w:rsidRPr="00A9060E" w:rsidRDefault="00D64574">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D64574" w:rsidRPr="00A9060E" w:rsidRDefault="00D64574">
+    <w:p w14:paraId="5859320A" w14:textId="77777777" w:rsidR="00D64574" w:rsidRPr="00A9060E" w:rsidRDefault="00D64574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E19A2C" w14:textId="77777777" w:rsidR="00D64574" w:rsidRPr="00A9060E" w:rsidRDefault="00D64574">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email is not a secure form of communication and should not be used for conveying sensitive information, or in the event of an emergency.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00036EDE" w:rsidRPr="00FF4DDD" w:rsidRDefault="00036EDE" w:rsidP="00036EDE">
+    <w:p w14:paraId="19E48372" w14:textId="77777777" w:rsidR="00036EDE" w:rsidRPr="00FF4DDD" w:rsidRDefault="00036EDE" w:rsidP="00036EDE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036EDE" w:rsidRPr="00A9060E" w:rsidRDefault="00036EDE" w:rsidP="00036EDE">
+    <w:p w14:paraId="6E9370D2" w14:textId="77777777" w:rsidR="00036EDE" w:rsidRPr="00A9060E" w:rsidRDefault="00036EDE" w:rsidP="00036EDE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Guidance: If video/audio recording will be used, describe confidentiality measures including, for example, who will have access, how long they will be kept, and whether they will be sent outside the institution. For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00036EDE" w:rsidRPr="00A9060E" w:rsidRDefault="00036EDE" w:rsidP="00036EDE">
-[...8 lines deleted...]
-    <w:p w:rsidR="00036EDE" w:rsidRPr="00FF4DDD" w:rsidRDefault="00036EDE" w:rsidP="00036EDE">
+    <w:p w14:paraId="295C2246" w14:textId="77777777" w:rsidR="00036EDE" w:rsidRPr="00A9060E" w:rsidRDefault="00036EDE" w:rsidP="00036EDE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E9BA62E" w14:textId="77777777" w:rsidR="00036EDE" w:rsidRPr="00FF4DDD" w:rsidRDefault="00036EDE" w:rsidP="00036EDE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The video/audio recordings will be stored in a secure location and viewed only by members of the research team.  The recordings will be kept until they have been transcribed (turned into written records), and then they will be destroyed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00036EDE" w:rsidRPr="00FF4DDD" w:rsidRDefault="00036EDE" w:rsidP="00D64574">
+    <w:p w14:paraId="444308E1" w14:textId="77777777" w:rsidR="00036EDE" w:rsidRPr="00FF4DDD" w:rsidRDefault="00036EDE" w:rsidP="00D64574">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D64574" w:rsidRPr="00A9060E" w:rsidRDefault="00D64574" w:rsidP="00D64574">
+    <w:p w14:paraId="5AB8753B" w14:textId="77777777" w:rsidR="00D64574" w:rsidRPr="00A9060E" w:rsidRDefault="00D64574" w:rsidP="00D64574">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Guidance: If the study includes the transfer of information outside of Canada, the following language should be added.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00245927" w:rsidRPr="00A9060E" w:rsidRDefault="00245927">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D64574" w:rsidRPr="00FF4DDD" w:rsidRDefault="00D64574" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="71763BF0" w14:textId="77777777" w:rsidR="00245927" w:rsidRPr="00A9060E" w:rsidRDefault="00245927">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE6486B" w14:textId="77777777" w:rsidR="00D64574" w:rsidRPr="00FF4DDD" w:rsidRDefault="00D64574" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Any information </w:t>
       </w:r>
       <w:r w:rsidR="00CE0C2C" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
@@ -7330,158 +7387,158 @@
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and/or samples</w:t>
       </w:r>
       <w:r w:rsidR="00CE0C2C" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that are transferred outside of Canada will be coded (this means it will not contain your personal identifying information such as your name, address, medical health number or contact information). Any information will be transferred in compliance with all relevant Canadian privacy laws. By signing this consent form, you are consenting to the disclosure of your coded information to organizations located outside of Canada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002078AC" w:rsidRPr="00FF4DDD" w:rsidRDefault="002078AC" w:rsidP="002078AC">
+    <w:p w14:paraId="20750FCF" w14:textId="77777777" w:rsidR="002078AC" w:rsidRPr="00FF4DDD" w:rsidRDefault="002078AC" w:rsidP="002078AC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002078AC" w:rsidRPr="00A9060E" w:rsidRDefault="002078AC" w:rsidP="002078AC">
+    <w:p w14:paraId="45EC30FF" w14:textId="77777777" w:rsidR="002078AC" w:rsidRPr="00A9060E" w:rsidRDefault="002078AC" w:rsidP="002078AC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Guidance: Include the following language for US FDA-regulated studies (as per 21 CFR 312-68 and 21 CFR 812.145).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002078AC" w:rsidRPr="00A9060E" w:rsidRDefault="002078AC" w:rsidP="002078AC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D64574" w:rsidRPr="00FF4DDD" w:rsidRDefault="00D64574" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="11207457" w14:textId="77777777" w:rsidR="002078AC" w:rsidRPr="00A9060E" w:rsidRDefault="002078AC" w:rsidP="002078AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="251BEEF2" w14:textId="77777777" w:rsidR="00D64574" w:rsidRPr="00FF4DDD" w:rsidRDefault="00D64574" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Because this study also falls under U.S. regulations, in the event of an investigation of the study, the US Food and Drug Administration (US FDA) may need to copy and take away records that contain your personal information.  If possible, the study doctor will inform you and confirm your consent at that time. By signing this consent form you are agreeing to this release of information.  You should be aware that privacy protections may differ in other countries.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64574" w:rsidRPr="00A9060E" w:rsidRDefault="00D64574" w:rsidP="00FF4DDD">
-[...8 lines deleted...]
-    <w:p w:rsidR="002078AC" w:rsidRPr="00A9060E" w:rsidRDefault="002078AC" w:rsidP="002078AC">
+    <w:p w14:paraId="3BAA7C60" w14:textId="77777777" w:rsidR="00D64574" w:rsidRPr="00A9060E" w:rsidRDefault="00D64574" w:rsidP="00FF4DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16724D23" w14:textId="77777777" w:rsidR="002078AC" w:rsidRPr="00A9060E" w:rsidRDefault="002078AC" w:rsidP="002078AC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Guidance: For studies using smartphones, apps or applicable technology, describe any limits to confirdentiality. For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002078AC" w:rsidRPr="00A9060E" w:rsidRDefault="002078AC" w:rsidP="002078AC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D64574" w:rsidRPr="00A9060E" w:rsidRDefault="00D64574" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="3A05FE86" w14:textId="77777777" w:rsidR="002078AC" w:rsidRPr="00A9060E" w:rsidRDefault="002078AC" w:rsidP="002078AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1302271C" w14:textId="77777777" w:rsidR="00D64574" w:rsidRPr="00A9060E" w:rsidRDefault="00D64574" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data collected using the </w:t>
       </w:r>
       <w:r w:rsidR="00CE0C2C" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
@@ -7518,274 +7575,274 @@
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>insert name e.g., Apple servers</w:t>
       </w:r>
       <w:r w:rsidR="00CE0C2C" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and no assurance can be made about its confidentiality or that it will only be used for research purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00A311AE">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00A311AE">
+    <w:p w14:paraId="54A31B23" w14:textId="77777777" w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00A311AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1054EFE0" w14:textId="77777777" w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00A311AE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Guidance: If de-identified data or samples may be used or shared for future research, include the following language.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00A311AE">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A311AE" w:rsidRPr="00FF4DDD" w:rsidRDefault="00A311AE" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="258315E8" w14:textId="77777777" w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00A311AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EC1B3B" w14:textId="77777777" w:rsidR="00A311AE" w:rsidRPr="00FF4DDD" w:rsidRDefault="00A311AE" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your coded {study data and/or coded samples} may be used or shared with other researchers (inside and outside of Canada) for future studies. “Coded” means that directly identifying information (such as your name and date of birth) will be replaced by a randomly generated number, which will be applied to the {study data and/or samples}. This may include storing the {coded study data and/or samples} in controlled-access {databases/biobanks}, for which access is limited to researcher(s) who submit a study plan and who sign an agreement to use the coded study data and/or coded samples only for that research. Very limited coded study data may also be placed in an open access, publicly accessible database.  The goal of sharing is to make more research possible. However, the code matching your {study data and samples} with your name and other directly identifying study data will not be shared.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00FF4DDD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="6CDD77E1" w14:textId="77777777" w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00FF4DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="074CDD97" w14:textId="77777777" w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You will not be asked if you agree to take part in future research studies using your {study data and/or samples}. You or your study doctor will not be told what type of research will be done. You will not be given reports or other information about any research that is done with your {study data and/or samples}.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00A311AE">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00A311AE">
+    <w:p w14:paraId="2ADD9E3B" w14:textId="77777777" w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00A311AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130C1600" w14:textId="77777777" w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00A311AE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Guidance: OR, for studies funded or supported by a US federal funding agency (e.g., NIH, DHHS, etc.) where researchers will NOT be using specimens or information for future research (even if identifiers are removed), include the following paragraph. This paragraph is not required for non-US federally funded studies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00FF4DDD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A311AE" w:rsidRPr="00FF4DDD" w:rsidRDefault="00A311AE" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="51B4CC4D" w14:textId="77777777" w:rsidR="00A311AE" w:rsidRPr="00A9060E" w:rsidRDefault="00A311AE" w:rsidP="00FF4DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="200E78B2" w14:textId="77777777" w:rsidR="00A311AE" w:rsidRPr="00FF4DDD" w:rsidRDefault="00A311AE" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your study data {and/or samples} will not be used or shared with other researchers for future studies, even if the researchers remove any information that could directly identify you.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64574" w:rsidRPr="00A9060E" w:rsidRDefault="00D64574">
-[...8 lines deleted...]
-    <w:p w:rsidR="00245927" w:rsidRPr="00A9060E" w:rsidRDefault="00245927" w:rsidP="00245927">
+    <w:p w14:paraId="66390C85" w14:textId="77777777" w:rsidR="00D64574" w:rsidRPr="00A9060E" w:rsidRDefault="00D64574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A22B93" w14:textId="77777777" w:rsidR="00245927" w:rsidRPr="00A9060E" w:rsidRDefault="00245927" w:rsidP="00245927">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Clinical Trial Registration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00245927" w:rsidRPr="00FF4DDD" w:rsidRDefault="00245927" w:rsidP="00245927">
+    <w:p w14:paraId="296E7767" w14:textId="77777777" w:rsidR="00245927" w:rsidRPr="00FF4DDD" w:rsidRDefault="00245927" w:rsidP="00245927">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00245927" w:rsidRPr="00A9060E" w:rsidRDefault="00245927" w:rsidP="00245927">
+    <w:p w14:paraId="0DE76B76" w14:textId="77777777" w:rsidR="00245927" w:rsidRPr="00A9060E" w:rsidRDefault="00245927" w:rsidP="00245927">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Guidance: This statement is required for all studies subject to the FDA’s jurisdiction. Do not modify text.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00245927" w:rsidRPr="00FF4DDD" w:rsidRDefault="00245927" w:rsidP="00245927">
+    <w:p w14:paraId="02123476" w14:textId="77777777" w:rsidR="00245927" w:rsidRPr="00FF4DDD" w:rsidRDefault="00245927" w:rsidP="00245927">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00245927" w:rsidRDefault="00245927" w:rsidP="00245927">
+    <w:p w14:paraId="0F7334E3" w14:textId="77777777" w:rsidR="00245927" w:rsidRDefault="00245927" w:rsidP="00245927">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A description of this clinical trial will be available on </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00D32919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-GB"/>
@@ -7799,140 +7856,140 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, as required by U.S. Law. This Web site will not inclu</w:t>
       </w:r>
       <w:r w:rsidR="00992DC2" w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e information that can identify you. At most, the Web site will include a summary of the results. You can search this Web site at any time.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D32919" w:rsidRDefault="00D32919" w:rsidP="00245927">
+    <w:p w14:paraId="51C0ADC6" w14:textId="77777777" w:rsidR="00D32919" w:rsidRDefault="00D32919" w:rsidP="00245927">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D32919" w:rsidRPr="00FF4DDD" w:rsidRDefault="00D32919" w:rsidP="00245927">
+    <w:p w14:paraId="67D77672" w14:textId="77777777" w:rsidR="00D32919" w:rsidRPr="00FF4DDD" w:rsidRDefault="00D32919" w:rsidP="00245927">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Research Results</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="4FE7D45F" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D32919" w:rsidRDefault="00D32919" w:rsidP="00D32919">
+    <w:p w14:paraId="0BCB1C01" w14:textId="77777777" w:rsidR="00D32919" w:rsidRDefault="00D32919" w:rsidP="00D32919">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">You have the right to be informed of the results of this study once the entire study is complete. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D32919" w:rsidRDefault="00D32919" w:rsidP="00D32919">
+    <w:p w14:paraId="09FDFD87" w14:textId="77777777" w:rsidR="00D32919" w:rsidRDefault="00D32919" w:rsidP="00D32919">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D32919" w:rsidRDefault="00D32919" w:rsidP="00D32919">
+    <w:p w14:paraId="6FF3C921" w14:textId="77777777" w:rsidR="00D32919" w:rsidRDefault="00D32919" w:rsidP="00D32919">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">[Explain how the participant can obtain the results, for example:]  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D32919" w:rsidRDefault="00D32919" w:rsidP="00D32919">
+    <w:p w14:paraId="7677F3D1" w14:textId="77777777" w:rsidR="00D32919" w:rsidRDefault="00D32919" w:rsidP="00D32919">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If you would like to be informed of the results of this study, please </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>{</w:t>
@@ -7943,647 +8000,647 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>contact the study doctor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/let the study doctor know}.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D32919" w:rsidRDefault="00D32919" w:rsidP="00D32919">
+    <w:p w14:paraId="72D18A70" w14:textId="77777777" w:rsidR="00D32919" w:rsidRDefault="00D32919" w:rsidP="00D32919">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D32919" w:rsidRDefault="00D32919" w:rsidP="00D32919">
+    <w:p w14:paraId="6BB8F215" w14:textId="77777777" w:rsidR="00D32919" w:rsidRDefault="00D32919" w:rsidP="00D32919">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">[or, if the results will be publically available in the Clinical Trial Registry] </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D32919" w:rsidRPr="00FF4DDD" w:rsidRDefault="00D32919" w:rsidP="00D32919">
+    <w:p w14:paraId="312BF229" w14:textId="77777777" w:rsidR="00D32919" w:rsidRPr="00FF4DDD" w:rsidRDefault="00D32919" w:rsidP="00D32919">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The results of this study will be available on the clinical trial registry (see the “Clinical Trial Registration” section for more details</w:t>
       </w:r>
       <w:r w:rsidR="008B2D2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D32919" w:rsidRPr="00FF4DDD" w:rsidRDefault="00D32919">
+    <w:p w14:paraId="7DF5E356" w14:textId="77777777" w:rsidR="00D32919" w:rsidRPr="00FF4DDD" w:rsidRDefault="00D32919">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="5D1F4F47" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>In Case You Are Harmed in the Study</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="15314C82" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1F50D86B" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you become ill, injured or harmed as a result of taking part in this study, you will receive care. The reasonable costs of such care will be covered for any injury, illness or harm that is directly a result of being in this study. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In no way does signing this consent form waive your legal rights nor does it relieve the investigators, sponsors or involved institutions from their legal and professional responsibilities. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You do not give up any of your legal rights by signing this consent form. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="7B8B3564" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Expenses Associated with  Participating in the Study </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="268C4A32" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance: Include whether participants will incur any expenses as a result of their participation in the study. Include any remuneration, gifts in-kind, vouchers, etc to subjects and how reimbursement will be pro-rated if subjects withdraw early from study. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="6F072638" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You will not have to pay for any of the procedures {or study drug/intervention} involved with this study. You {will be reimbursed/will not be reimbursed “$X”} for {transportation, meals, time, inconvenience, etc}.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B82EB1" w:rsidRPr="00D32919" w:rsidRDefault="00B82EB1" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="00522C2E" w14:textId="77777777" w:rsidR="00B82EB1" w:rsidRPr="00D32919" w:rsidRDefault="00B82EB1" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Commercialization</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B82EB1" w:rsidRPr="00A9060E" w:rsidRDefault="00B82EB1" w:rsidP="00B82EB1">
+    <w:p w14:paraId="6B75A1AC" w14:textId="77777777" w:rsidR="00B82EB1" w:rsidRPr="00A9060E" w:rsidRDefault="00B82EB1" w:rsidP="00B82EB1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Include this information if applicable and modify as appropriate for the particular study.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B82EB1" w:rsidRPr="00A9060E" w:rsidRDefault="00B82EB1">
+    <w:p w14:paraId="1AC82FD6" w14:textId="77777777" w:rsidR="00B82EB1" w:rsidRPr="00A9060E" w:rsidRDefault="00B82EB1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">It is possible that the research conducted using your {samples and/or} study data may eventually lead to the development of new diagnostic tests, new drugs or devices, or other commercial products. If this happens, {there are no plans to provide payment to you/you will receive [describe participant’s share in commercial profit]}. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="0CDFD945" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Conflict of Interest </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="029EEC36" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D87350" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Include information about any conflicts of interest. Note that the most common form of conflict of interest is the professional benefit gained by the Investigators. Include all of the following information that applies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="7BCC9788" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="72DE3A95" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">{Name of company}, the sponsor of this study, will pay the hospital and researcher for the costs of doing this study. All of these people have an interest in completing this study. Their interests should not influence your decision to participate in this study. You should not feel pressured to join this study. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="527A61D6" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB6313" w:rsidRPr="00A9060E" w:rsidRDefault="00BB6313" w:rsidP="00BB6313">
+    <w:p w14:paraId="3C082463" w14:textId="77777777" w:rsidR="00BB6313" w:rsidRPr="00A9060E" w:rsidRDefault="00BB6313" w:rsidP="00BB6313">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Communication with Your Famiy Doctor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB6313" w:rsidRPr="00A9060E" w:rsidRDefault="00BB6313" w:rsidP="00BB6313">
-[...8 lines deleted...]
-    <w:p w:rsidR="00BB6313" w:rsidRPr="00A9060E" w:rsidRDefault="00BB6313" w:rsidP="00BB6313">
+    <w:p w14:paraId="1F68B50C" w14:textId="77777777" w:rsidR="00BB6313" w:rsidRPr="00A9060E" w:rsidRDefault="00BB6313" w:rsidP="00BB6313">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF640FD" w14:textId="77777777" w:rsidR="00BB6313" w:rsidRPr="00A9060E" w:rsidRDefault="00BB6313" w:rsidP="00BB6313">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance: This section should be included when applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB6313" w:rsidRPr="00A9060E" w:rsidRDefault="00BB6313" w:rsidP="00BB6313">
-[...8 lines deleted...]
-    <w:p w:rsidR="00BB6313" w:rsidRPr="00A9060E" w:rsidRDefault="00BB6313" w:rsidP="00BB6313">
+    <w:p w14:paraId="1827E328" w14:textId="77777777" w:rsidR="00BB6313" w:rsidRPr="00A9060E" w:rsidRDefault="00BB6313" w:rsidP="00BB6313">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4246AE" w14:textId="77777777" w:rsidR="00BB6313" w:rsidRPr="00A9060E" w:rsidRDefault="00BB6313" w:rsidP="00BB6313">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your family doctor may be informed that you are taking part in this study so that your study doctor and family doctor can help you make informed decisions about your medical care.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="008B2D2A">
+    <w:p w14:paraId="029E5030" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="008B2D2A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E52C9C" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Questions About the Study</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="0E770626" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This section should only contain the following standard </w:t>
       </w:r>
       <w:r w:rsidR="00B726DC" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MSH </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wording.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A9060E" w:rsidRDefault="00A9060E">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="0733A8F1" w14:textId="77777777" w:rsidR="00A9060E" w:rsidRDefault="00A9060E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E4D474" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you have any questions, concerns or would like to speak to the study team for any reason, please call: {Principal Investigator} at {Phone} or {Study Coordinator} at {Phone}. [The 24 hour contact number can be repeated here if determined to be needed for the study (e.g. blinded study)]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="5CB75B1A" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C" w:rsidP="00FF4DDD">
+    <w:p w14:paraId="012EE30B" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C" w:rsidP="00FF4DDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any questions about your rights as a research participant or have concerns about this study, call </w:t>
       </w:r>
       <w:r w:rsidR="001F53D4" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
@@ -8636,81 +8693,81 @@
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00B726DC" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4875</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. The REB is a group of people who oversee the ethical conduct of research studies.These people are not part of the study team. Everything that you discuss will be kept confidential. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="7EC8D45D" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Consent </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="7987FCE7" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C" w:rsidP="001B6896">
+    <w:p w14:paraId="70FE1EBB" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C" w:rsidP="001B6896">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This section should only co</w:t>
       </w:r>
@@ -8723,77 +8780,77 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ntain the following standard MSH</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> wording.</w:t>
       </w:r>
       <w:r w:rsidR="001B6896" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> If the study includes the use of personal health information, the statement in parentheses should be included.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="5FEDCCAA" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D182C7" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This study has been explained to me and any questions I had have been answered.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="4092F126" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I know that I may leave the study at any time. I agree to take part in this study</w:t>
       </w:r>
       <w:r w:rsidR="001B6896" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB728D" w:rsidRPr="00A9060E">
         <w:rPr>
@@ -8806,69 +8863,69 @@
       <w:r w:rsidR="001B6896" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and to the use of my personal health</w:t>
       </w:r>
       <w:r w:rsidR="00DB728D" w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information as described above}</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
-[...17 lines deleted...]
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="603A0503" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDF2580" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07AE5813" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
@@ -8929,51 +8986,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="467589B3" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Print Study Participant’s Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
@@ -8989,158 +9046,158 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="263065BB" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="29BB7846" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(You will be given a signed copy of this consent form)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1801D7E5" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="19C42417" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="14A94D2A" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">My signature means that I have explained the study to the participant named above. I have answered all questions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="3E0210AF" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="7046EDE7" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="6C219912" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
@@ -9202,51 +9259,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="5FFA45F1" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Print Name of Person Obtaining Consent</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
@@ -9254,138 +9311,138 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1F5A18E0" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="5E79198C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="66D5F755" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Was the participant assisted during the consent process? </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check1"/>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0092041B">
+      <w:r w:rsidR="00212E64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0092041B">
+      <w:r w:rsidR="00212E64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9398,199 +9455,199 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check2"/>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0092041B">
+      <w:r w:rsidR="00212E64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0092041B">
+      <w:r w:rsidR="00212E64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> NO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="397E722A" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="consenttext"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="000E7502" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="42EE7985" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="000E7502" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="consenttext"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidRPr="008A00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="000E7502">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, please check the relevant box and complete the signature space below:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00DE1131" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="51B8A900" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00DE1131" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="consenttext"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00FF4DDD" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="34383BFE" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00FF4DDD" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="consenttext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0092041B">
+      <w:r w:rsidR="00212E64">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0092041B">
+      <w:r w:rsidR="00212E64">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9601,66 +9658,66 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The person signing below acted as a translator for the participant during the consent process and attests that the study as set out in this form was accurately translated and </w:t>
       </w:r>
       <w:r w:rsidR="00B726DC" w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has had any questions answered.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00FF4DDD" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="6C6254B0" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00FF4DDD" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="consenttext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="1357E6D7" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -9695,51 +9752,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="2E3F862C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Print Name of Translator</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
@@ -9762,85 +9819,85 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="560B0513" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="7FCE817D" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="304AA594" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="center" w:pos="2610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
@@ -9913,221 +9970,221 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="3ABEDA56" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Relationship to Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Language</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="46CAD83A" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00FF4DDD" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="6ED611BE" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00FF4DDD" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="consenttext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0092041B">
+      <w:r w:rsidR="00212E64">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0092041B">
+      <w:r w:rsidR="00212E64">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4DDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> consent form was read to the participant. The person signing below attests that the study as set out in this form was accurately explained to, and has had any questions answered.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00FF4DDD" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="25739CB6" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00FF4DDD" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="consenttext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="5F4FC12A" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -10162,51 +10219,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="11B25A4D" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Print Name of Witness</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
@@ -10237,66 +10294,66 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="023F00FC" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="consenttext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="46158230" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="center" w:pos="2610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
@@ -10316,235 +10373,235 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="42303F96" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00D32919" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Relationship to Participant </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
+    <w:p w14:paraId="5004274C" w14:textId="77777777" w:rsidR="00E52C9C" w:rsidRPr="00A9060E" w:rsidRDefault="00E52C9C">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:ind w:right="-547"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E52C9C" w:rsidRPr="00A9060E">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1008" w:right="1440" w:bottom="576" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="1" w:other="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0092041B" w:rsidRDefault="0092041B">
+    <w:p w14:paraId="02708CB3" w14:textId="77777777" w:rsidR="00C535C8" w:rsidRDefault="00C535C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0092041B" w:rsidRDefault="0092041B">
+    <w:p w14:paraId="49849E48" w14:textId="77777777" w:rsidR="00C535C8" w:rsidRDefault="00C535C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008D54DE" w:rsidRDefault="008D54DE" w:rsidP="00A81788">
+  <w:p w14:paraId="2CD8353F" w14:textId="77777777" w:rsidR="008D54DE" w:rsidRDefault="008D54DE" w:rsidP="00A81788">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Version date DD/MMM/YYYY</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Page X of Y</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008D54DE" w:rsidRDefault="008D54DE">
+  <w:p w14:paraId="7D7F6EE0" w14:textId="77777777" w:rsidR="008D54DE" w:rsidRDefault="008D54DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008D54DE" w:rsidRDefault="008D54DE" w:rsidP="002072D4">
+  <w:p w14:paraId="13025416" w14:textId="77777777" w:rsidR="008D54DE" w:rsidRDefault="008D54DE" w:rsidP="002072D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Version date DD/MMM/YYYY </w:t>
     </w:r>
     <w:r w:rsidRPr="00301911">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">– Insert the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
@@ -10597,74 +10654,74 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Page X of Y</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008D54DE" w:rsidRDefault="008D54DE">
+  <w:p w14:paraId="5B60880A" w14:textId="77777777" w:rsidR="008D54DE" w:rsidRDefault="008D54DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0092041B" w:rsidRDefault="0092041B">
+    <w:p w14:paraId="70EB4083" w14:textId="77777777" w:rsidR="00C535C8" w:rsidRDefault="00C535C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0092041B" w:rsidRDefault="0092041B">
+    <w:p w14:paraId="61578327" w14:textId="77777777" w:rsidR="00C535C8" w:rsidRDefault="00C535C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00BF554F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1878216E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -14306,167 +14363,174 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:view w:val="normal"/>
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E52C9C"/>
     <w:rsid w:val="000211C0"/>
     <w:rsid w:val="00036EDE"/>
     <w:rsid w:val="00090355"/>
     <w:rsid w:val="000E7502"/>
     <w:rsid w:val="0011296F"/>
     <w:rsid w:val="00134AC0"/>
     <w:rsid w:val="00142E9A"/>
     <w:rsid w:val="00142FC1"/>
     <w:rsid w:val="001B0095"/>
     <w:rsid w:val="001B6896"/>
     <w:rsid w:val="001F53D4"/>
     <w:rsid w:val="002072D4"/>
     <w:rsid w:val="002078AC"/>
+    <w:rsid w:val="00212E64"/>
     <w:rsid w:val="00245927"/>
     <w:rsid w:val="00301911"/>
     <w:rsid w:val="003167DE"/>
     <w:rsid w:val="003523FF"/>
+    <w:rsid w:val="00360E3E"/>
     <w:rsid w:val="003E1B52"/>
     <w:rsid w:val="00411B4F"/>
     <w:rsid w:val="004841C1"/>
     <w:rsid w:val="00515653"/>
     <w:rsid w:val="005A6354"/>
     <w:rsid w:val="006E327F"/>
     <w:rsid w:val="00707376"/>
     <w:rsid w:val="007534B9"/>
     <w:rsid w:val="007964B1"/>
     <w:rsid w:val="007A36B8"/>
     <w:rsid w:val="008A00DA"/>
     <w:rsid w:val="008B2D2A"/>
     <w:rsid w:val="008C150B"/>
     <w:rsid w:val="008C32F7"/>
     <w:rsid w:val="008C7E61"/>
     <w:rsid w:val="008D54DE"/>
     <w:rsid w:val="0092041B"/>
     <w:rsid w:val="00976586"/>
     <w:rsid w:val="00992DC2"/>
     <w:rsid w:val="00993E0C"/>
     <w:rsid w:val="00A311AE"/>
     <w:rsid w:val="00A81788"/>
     <w:rsid w:val="00A9060E"/>
     <w:rsid w:val="00B65968"/>
+    <w:rsid w:val="00B67EA1"/>
     <w:rsid w:val="00B726DC"/>
     <w:rsid w:val="00B82EB1"/>
     <w:rsid w:val="00B9423B"/>
     <w:rsid w:val="00BB6313"/>
     <w:rsid w:val="00C462AE"/>
+    <w:rsid w:val="00C535C8"/>
     <w:rsid w:val="00CB194C"/>
     <w:rsid w:val="00CE0C2C"/>
     <w:rsid w:val="00D24011"/>
     <w:rsid w:val="00D32919"/>
     <w:rsid w:val="00D64574"/>
     <w:rsid w:val="00DB728D"/>
     <w:rsid w:val="00DE1131"/>
     <w:rsid w:val="00E52C9C"/>
     <w:rsid w:val="00EE5056"/>
     <w:rsid w:val="00F344AD"/>
     <w:rsid w:val="00F51BC0"/>
     <w:rsid w:val="00F62B33"/>
     <w:rsid w:val="00FF4DDD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0E583D2E"/>
   <w15:docId w15:val="{80A5FB68-A26A-4DF8-8F38-17D1B813323B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15494,76 +15558,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>29350</Characters>
+  <Pages>44</Pages>
+  <Words>5585</Words>
+  <Characters>29231</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>68</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>243</Lines>
+  <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Finance Directorate</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>The Toronto Hospital</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34430</CharactersWithSpaces>
+  <CharactersWithSpaces>34747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2818142</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.mountsinai.on.ca/about_us/corporate-information/ethicsboard/confidentiality-wording-consent-form-template/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>